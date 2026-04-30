--- v0 (2026-02-09)
+++ v1 (2026-04-30)
@@ -51,570 +51,570 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>IVANILSON JOSÉ MENDES</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_001_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_001_2025.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de novos fardamentos e equipamentos para guarda municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_002_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_002_2025.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilidade de uma casa de Apoio na cidade do Recife para os pacientes de tracunhaém e acompanhantes.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SEVERINO FRANCISCO</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_003_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_003_2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da UBS da comunidade rural de Belo Oriente e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a transformação do povoado rural de Belo Oriente em Distrito de Belo Oriente e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_005_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_005_2025.pdf</t>
   </si>
   <si>
     <t>Requer o planeamento, nivelamento e recapeamento em piçarro de todas as estradas vicinais do nosso municipio.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento__006_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento__006_2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça de lazer e recreação e de uma quadra poliesportiva no Assentamento nova canaa, e da outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento__007_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento__007_2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma cozinha comunitária no povoado de Belo Oriente, e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>WILZA MARIA</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento__008_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento__008_2025.pdf</t>
   </si>
   <si>
     <t>Requer a implementação do Multirão da iluminação Pùblica em nosso município, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento__009_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento__009_2025.pdf</t>
   </si>
   <si>
     <t>Requer ações para as mães atípicas na área de saúde, e da outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ANTONIO SEBASTIAO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento__010_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento__010_2025.pdf</t>
   </si>
   <si>
     <t>Requer ações para e serviços públicos para loteamento Petribu, e da outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REGILDO HELENO</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_011_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_011_2025.pdf</t>
   </si>
   <si>
     <t>Requer ações de limpeza e desobristrução do Canal da Baixa Verde e celeridade/ agilidade para a conclusão das Pontes nas ruas 04,05,08 e 17 do canal da Baixa Verde.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Requer ações da guarda Municipal para coibir que as grades da igreja sejam utilizadas para amarrar cavalos dias de domingo.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ALEXSANDRO JOSÉ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__013_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__013_2025.pdf</t>
   </si>
   <si>
     <t>Requer a garatia de que as agremiações folclóricas e culturais de nosso municipio se apresentem, no minimo, duas vezes durante o período momesco em nossa cidade.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/14/requerimento__014_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/14/requerimento__014_2025.pdf</t>
   </si>
   <si>
     <t>Requer o aumento do número de autorização de Veiculos destinados ao transporte de passageiro ( Placa de Aluguel) no nosso Municipio.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento__015_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento__015_2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação da CASA AZUL para atender as familias atipicas de nosso municipio.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>GLEBSON DE OLIVEIRA MELO CORREA</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento__016_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento__016_2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação das Ruas de Belo Oriente.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento__017_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento__017_2025.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilidade de médico Plantonista na UBS e Belo Oriente.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento__018_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento__018_2025.pdf</t>
   </si>
   <si>
     <t>Requer da municipalidade qu seja incluido no calendario de eventos do Municipio a realização de Shows Musicais Catolicos e Evangelicos na comunidade rural de Belo Oriente.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento__019_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento__019_2025.pdf</t>
   </si>
   <si>
     <t>Requer da Administração municipal promover Audieência Publica com feirantes, artesões e comerciantes para organização e padronização das feiras livres do nosso municipio.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento__020_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento__020_2025.pdf</t>
   </si>
   <si>
     <t>Requer a concessão do Piso Salarial do Magistério para os Professores Contratados pela municipalidade, dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento__021_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento__021_2025.pdf</t>
   </si>
   <si>
     <t>Requer a doação de uma àrea de terreno para construção do GRUPO DE ARTESÃ do nosso municipio.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento__022_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento__022_2025.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão no calendário oficial do municipio a FEIRA DO ARTESANATO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento__023_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento__023_2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma LOMBADA FISICA nas proximidades do Parque de Escultura Zezinho do Boneco, via de entrada à nossa cidade.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento__024_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento__024_2025.pdf</t>
   </si>
   <si>
     <t>Requer registro de VOTOS DE APLAUSOS E ELOGIOS a todos os profissionais da área da Educação Municipal pela conquista do SELO COMPROMISSO NACIONAL CRIANÇA ALFABETIZADA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Requer a instalação de armarios nas escolas ou local especifico destinados a guardar os livros dos alunos.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento__026_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento__026_2025.pdf</t>
   </si>
   <si>
     <t>Requer que as marcações de exames e consultas do Programa Tratamento Fora do domicilio-TFD sejam realizados pelos Agentes Comunitários de Saúde nas UBS's.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica do trecho que liga a a PE-41, na comunidade de Belo Oriente, a PE-52, passando pelas terras do engenho Bringa, via acesso a Itaquitinga.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento__028_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento__028_2025.pdf</t>
   </si>
   <si>
     <t>Requer a mesa diretora que seja instituida Sessões Itinerantes da Câmara Municipal de Tracunhaem, e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento__029_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento__029_2025.pdf</t>
   </si>
   <si>
     <t>Requer registro de votos de aplausos e elogios ao Secretário de Segurança Municipal, Sr. HEBER NEWTON DA SILVA PESSOA, e a todos os componentes da Guarda Municipal pela excelencia dos Serviços de proteção e segurança durante o periodo carnavalesco de 2025.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento__030_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento__030_2025.pdf</t>
   </si>
   <si>
     <t>Requer registro de votos de aplausos e elogios ao Maracatu PAVÃO DOURADO pela classificação e retorno ao Grupo Especial dos Maracatus do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento__031_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento__031_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade implementar um programa de castração de cães e gatos em nosso municipio.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento__032_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento__032_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Municipalidade a implantação de um campo de Treinamento e lazer ( area poliesportiva) terreno no antigo lixão.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento__033_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento__033_2025.pdf</t>
   </si>
   <si>
     <t>Requer registro de votos de aplausos e elogios à admistração municipal e todos os servidores envolvidos e apoiadores da Organização do Carnaval de 2025.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento__034_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento__034_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade obras de requelificação e reforma dos abrigos rodoviarios da comunidade cajueiro, às margens de perimetro urbano da BR 408, bem ainda, a construção de uma praça e equipamentos comunitários.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento__035_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento__035_2025.pdf</t>
   </si>
   <si>
     <t>Requer da municipalidade a construção de ABRIGOS RODOVIARIAS no perímetro urbano às margens da BR 408, principalmente frente ao Fórum de nossa cidade e da Empresa da Frango Dourado.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento__036_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento__036_2025.pdf</t>
   </si>
   <si>
     <t>Requer o registro de voto de aplausos e elogios ao secretario de Cultura, Turismo e Laser, Sr. RODRIGO JOSÉ DE PAULA XAVIER, e a secretaria de Administração ANDREIA CARLA BRITO DA SILVA PEREIRA, pelos excelentes trabalho desevolvido no nosso municipio.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento__037_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento__037_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade a construção de uma praça e academia das cidades na comunidade rural de Belo Oriente - onde está localizado a Escola Municipal.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento__038_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento__038_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Municipalidade a construção de um Hospital no Prédio da UBS da comunidade rural de Belo Oriente.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento__039_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento__039_2025.pdf</t>
   </si>
   <si>
     <t>Requer da Municipalidade a construção de Praças na modalidade Academia das cidades na comunidades Rurais de vila União Açudinho e Caraú.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento__040_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento__040_2025.pdf</t>
   </si>
   <si>
     <t>Requer da municipalidade a desapropiação de uma gleba de Terra na comunidade rural de Belo Oriente destinando-a construção de moradias para às familias residentes na localidade, sem imovél próprio.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>MANOEL XAVIER DOS SANTOS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento__041_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento__041_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade a construção de uma praça no prédio do Chafariz, existente no centro da nossa cidade.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento__042_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento__042_2025.pdf</t>
   </si>
   <si>
     <t>Requer Obras de requelificação do Prédio do Mercado Publico</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>ELIANE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento__043_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento__043_2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Banheiro na quadra poliesportiva da baixa verde nesta cidade.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento__044_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento__044_2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Quadra Poliesportiva da comunidade rural de Açudinho.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento__045_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento__045_2025.pdf</t>
   </si>
   <si>
     <t>Requer registro de votos de aplausos e elogios ao BLOCO EMBAIXADA DOS ARTESOES, pelo 3º ano de apresentação em nosso carnaval pela homenagem prestada ao Artesão JAIR MONTEIRO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento__046_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento__046_2025.pdf</t>
   </si>
   <si>
     <t>Requer registro de votos de aplusos e elogios ao Prefeito do Municipio, Sr. ALUIZIO XAVIER DA SILVA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento__047_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento__047_2025.pdf</t>
   </si>
   <si>
     <t>Requer organização e disciplinamento na colocação dos bancos de Feiras.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento__048_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento__048_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Municipalidade a requelificação do terminal de transporte de Passageiros.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento__049_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento__049_2025.pdf</t>
   </si>
   <si>
     <t>Requer a minicipalidade gestões junto ao Banco do Brasil S/A para instalar em nossa cidade um posto de Atendimento Bancário.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento__050_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento__050_2025.pdf</t>
   </si>
   <si>
     <t>Requer na municipalidade a promoção de Show católicos no dia 14/06 - Aniversario de nossa paroquia, e no dia 13 de junho festa do padroeiro.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento__051_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento__051_2025.pdf</t>
   </si>
   <si>
     <t>Requer da Municipalidade a contratação de Cardiologista e Endroquinologista para atendimento no nosso municipio.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento__052_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento__052_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade que os medicamentos presquitos pelos mèdicos voltem a ser distribuidos nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento__053_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento__053_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade que os exames laboratoriais sejam realizados no municipio.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento__054_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento__054_2025.pdf</t>
   </si>
   <si>
     <t>Requer a municipalidade a implantação de uma casa de APOIO DO TURISTA em nossa cidade.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento__055_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento__055_2025.pdf</t>
   </si>
   <si>
     <t>Requer da Municipalidade obras de continuidade do calçamento ligando as comunidades rurais do Assentamento no Canaã ao Assentamento Chico Mendes.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento__056_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento__056_2025.pdf</t>
   </si>
   <si>
     <t>Requer da Municipalidade a disponibilidade de um carro de apoio para atender as necessidades basicas dos profissionais da saúde e a comunidade do assentamento Nova canãã, chico mendes e àreas adjacentes.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento__057_2025.pdf</t>
+    <t>http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento__057_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Municipalidade a requalificação do Abrigo de passageiros existente na Encruzilhada da comunidade rural de Belo Oriente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento__006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento__007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento__008_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento__009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento__010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_011_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/14/requerimento__014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento__015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento__016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento__017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento__018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento__019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento__020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento__021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento__022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento__023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento__024_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento__026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento__028_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento__029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento__030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento__031_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento__032_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento__033_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento__034_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento__035_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento__036_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento__037_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento__038_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento__039_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento__040_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento__041_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento__042_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento__043_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento__044_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento__045_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento__046_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento__047_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento__048_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento__049_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento__050_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento__051_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento__052_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento__053_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento__054_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento__055_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento__056_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento__057_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento__006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento__007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento__008_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/9/requerimento__009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/10/requerimento__010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_011_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/14/requerimento__014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento__015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento__016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento__017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento__018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento__019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento__020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento__021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento__022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento__023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/24/requerimento__024_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento__026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento__028_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/29/requerimento__029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento__030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento__031_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento__032_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento__033_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento__034_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento__035_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento__036_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento__037_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento__038_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento__039_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento__040_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento__041_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento__042_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento__043_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento__044_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento__045_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento__046_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento__047_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento__048_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento__049_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento__050_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento__051_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento__052_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento__053_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento__054_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento__055_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/56/requerimento__056_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracunhaem.pe.leg.br/media/sapl/public/materialegislativa/2025/57/requerimento__057_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>